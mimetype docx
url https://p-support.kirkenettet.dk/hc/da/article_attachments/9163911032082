--- v0 (2026-06-10)
+++ v1 (2026-08-11)
@@ -2,1141 +2,1189 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008C4852" w:rsidP="031D14A0" w:rsidRDefault="35B47166" w14:paraId="0D7DC4D4" w14:textId="622DA385">
+    <w:p w14:paraId="0D7DC4D4" w14:textId="622DA385" w:rsidR="008C4852" w:rsidRDefault="35B47166" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="031D14A0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mail (makro) fra 1.16 myndighed til borger om at dokumenter findes utilstrækkelige.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="031D14A0" w:rsidP="031D14A0" w:rsidRDefault="031D14A0" w14:paraId="48941D50" w14:textId="0B02BCCE">
+    <w:p w14:paraId="48941D50" w14:textId="0B02BCCE" w:rsidR="031D14A0" w:rsidRDefault="031D14A0" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00254FAD" w:rsidP="031D14A0" w:rsidRDefault="35B47166" w14:paraId="04070E85" w14:textId="297EBA6D">
+    <w:p w14:paraId="04070E85" w14:textId="297EBA6D" w:rsidR="00254FAD" w:rsidRDefault="35B47166" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73600F01" w:rsidR="35B47166">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="73600F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kære</w:t>
       </w:r>
-      <w:r w:rsidRPr="73600F01" w:rsidR="00254FAD">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00254FAD" w:rsidRPr="73600F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="73600F01" w:rsidR="289F5D30">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="289F5D30" w:rsidRPr="73600F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[navnet på borgeren]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254FAD" w:rsidTr="00C202F2" w14:paraId="28525891" w14:textId="77777777">
+      <w:tr w:rsidR="00254FAD" w14:paraId="28525891" w14:textId="77777777" w:rsidTr="00C202F2">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00254FAD" w:rsidP="031D14A0" w:rsidRDefault="00254FAD" w14:paraId="1C8152CE" w14:textId="77777777">
+          <w:p w14:paraId="1C8152CE" w14:textId="77777777" w:rsidR="00254FAD" w:rsidRDefault="00254FAD" w:rsidP="031D14A0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="35B47166" w:rsidP="031D14A0" w:rsidRDefault="35B47166" w14:paraId="029C8010" w14:textId="4D6A59E2">
+    <w:p w14:paraId="029C8010" w14:textId="4D6A59E2" w:rsidR="35B47166" w:rsidRDefault="35B47166" w:rsidP="031D14A0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="35B47166" w:rsidP="7156DA62" w:rsidRDefault="35B47166" w14:paraId="2D81838D" w14:textId="2992D664">
+    <w:p w14:paraId="2D81838D" w14:textId="4C838678" w:rsidR="35B47166" w:rsidRDefault="35B47166" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7156DA62">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I forbindelse med at vi skal udtage et adm. </w:t>
       </w:r>
       <w:r w:rsidR="00EF154E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="7156DA62">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ersonnummer til dig</w:t>
       </w:r>
       <w:r w:rsidR="00EF154E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="0E6D382D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0E6D382D" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dit barn</w:t>
       </w:r>
       <w:r w:rsidR="00EF154E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/en afdød</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="2EED80C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EED80C7" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, skal vi som myndighed foretage en vurdering af </w:t>
       </w:r>
       <w:r w:rsidR="00EF154E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identitets</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="2EED80C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="2EED80C7" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dokumenter</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="28FB55E9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="28FB55E9" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, jf. § </w:t>
       </w:r>
       <w:r w:rsidR="00FA1B9F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1, stk. 6</w:t>
       </w:r>
       <w:r w:rsidR="00A13DAC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="28FB55E9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="28FB55E9" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="00FA1B9F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bekendtgørelse nr</w:t>
       </w:r>
       <w:r w:rsidR="00847C2B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>862</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> af </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007560A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om folkeregistrering m.v.</w:t>
+      </w:r>
+      <w:r w:rsidR="28FB55E9" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2EED80C7" w:rsidP="7156DA62" w:rsidRDefault="2EED80C7" w14:paraId="60303AC2" w14:textId="763EC952">
+    <w:p w14:paraId="60303AC2" w14:textId="763EC952" w:rsidR="2EED80C7" w:rsidRDefault="2EED80C7" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7156DA62">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Det har ikke været muligt at fortage denne vurdering på baggrund af de kopier</w:t>
       </w:r>
-      <w:r w:rsidRPr="7156DA62" w:rsidR="46961943">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="46961943" w:rsidRPr="7156DA62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fotos)</w:t>
       </w:r>
       <w:r w:rsidRPr="7156DA62">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, du har fremsendt. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF05D9" w:rsidTr="73600F01" w14:paraId="3951E184" w14:textId="77777777">
+      <w:tr w:rsidR="00AF05D9" w14:paraId="3951E184" w14:textId="77777777" w:rsidTr="73600F01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00AF05D9" w:rsidP="7156DA62" w:rsidRDefault="00AF05D9" w14:paraId="187A82BD" w14:textId="34DB84A9">
+          <w:p w14:paraId="187A82BD" w14:textId="34DB84A9" w:rsidR="00AF05D9" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sæt kryds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00AF05D9" w:rsidP="7156DA62" w:rsidRDefault="00C644FA" w14:paraId="2EF648C1" w14:textId="65A7143F">
+          <w:p w14:paraId="2EF648C1" w14:textId="65A7143F" w:rsidR="00AF05D9" w:rsidRDefault="00C644FA" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF05D9" w:rsidTr="73600F01" w14:paraId="634D7FB4" w14:textId="77777777">
+      <w:tr w:rsidR="00AF05D9" w14:paraId="634D7FB4" w14:textId="77777777" w:rsidTr="73600F01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00AF05D9" w:rsidP="7156DA62" w:rsidRDefault="00AF05D9" w14:paraId="154550C9" w14:textId="77777777">
+          <w:p w14:paraId="154550C9" w14:textId="77777777" w:rsidR="00AF05D9" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00AF05D9" w:rsidP="7156DA62" w:rsidRDefault="00157AED" w14:paraId="1F38DB9B" w14:textId="763D8628">
+          <w:p w14:paraId="1F38DB9B" w14:textId="763D8628" w:rsidR="00AF05D9" w:rsidRDefault="00157AED" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7156DA62">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Du bedes derfor fremsende foto(s) af dine/dit barn</w:t>
             </w:r>
             <w:r w:rsidR="00956D04">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/afdødes</w:t>
             </w:r>
             <w:r w:rsidRPr="7156DA62">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> originale dokumenter– se vedlagte vejledning for hvordan du tager fotos af dokumenterne.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157AED" w:rsidTr="73600F01" w14:paraId="4DACC20B" w14:textId="77777777">
+      <w:tr w:rsidR="00157AED" w14:paraId="4DACC20B" w14:textId="77777777" w:rsidTr="73600F01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00157AED" w:rsidP="7156DA62" w:rsidRDefault="00157AED" w14:paraId="0EAE7169" w14:textId="77777777">
+          <w:p w14:paraId="0EAE7169" w14:textId="77777777" w:rsidR="00157AED" w:rsidRDefault="00157AED" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="7156DA62" w:rsidR="00157AED" w:rsidP="7156DA62" w:rsidRDefault="00157AED" w14:paraId="55418589" w14:textId="7A0252A4">
+          <w:p w14:paraId="55418589" w14:textId="7A0252A4" w:rsidR="00157AED" w:rsidRPr="7156DA62" w:rsidRDefault="5F96ECA7" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="73600F01" w:rsidR="5F96ECA7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Du bedes derfor fremsende dine/dit barn</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="34935DC6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="34935DC6" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/afdødes</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="5F96ECA7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> originale dokumenter til </w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="574235D1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="574235D1" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nedenstående</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="5F96ECA7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> adresse</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="447FAF56">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="447FAF56" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Vi anbefaler, at du sender dokumenterne </w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="4B3259E6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4B3259E6" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rekommanderet</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="245E8CFD">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="245E8CFD" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="4B3259E6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4B3259E6" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF05D9" w:rsidP="7156DA62" w:rsidRDefault="00AF05D9" w14:paraId="032275D6" w14:textId="77777777">
+    <w:p w14:paraId="032275D6" w14:textId="77777777" w:rsidR="00AF05D9" w:rsidRDefault="00AF05D9" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F56085" w:rsidTr="73600F01" w14:paraId="363D88ED" w14:textId="77777777">
+      <w:tr w:rsidR="00F56085" w14:paraId="363D88ED" w14:textId="77777777" w:rsidTr="73600F01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00F56085" w:rsidP="7156DA62" w:rsidRDefault="002D759B" w14:paraId="76953BCB" w14:textId="39F48FF8">
+          <w:p w14:paraId="76953BCB" w14:textId="39F48FF8" w:rsidR="00F56085" w:rsidRDefault="002D759B" w:rsidP="7156DA62">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sognet/kommunens adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56085" w:rsidTr="73600F01" w14:paraId="212F279D" w14:textId="77777777">
+      <w:tr w:rsidR="00F56085" w14:paraId="212F279D" w14:textId="77777777" w:rsidTr="73600F01">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00F56085" w:rsidP="73600F01" w:rsidRDefault="00F56085" w14:noSpellErr="1" w14:paraId="70C58D17" w14:textId="47F27866">
+          <w:p w14:paraId="70C58D17" w14:textId="47F27866" w:rsidR="00F56085" w:rsidRDefault="00F56085" w:rsidP="73600F01">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F56085" w:rsidP="73600F01" w:rsidRDefault="00F56085" w14:paraId="73181E7B" w14:textId="2B47F79A">
+          <w:p w14:paraId="73181E7B" w14:textId="2B47F79A" w:rsidR="00F56085" w:rsidRDefault="00F56085" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F56085" w:rsidP="73600F01" w:rsidRDefault="00F56085" w14:paraId="67E1F2A7" w14:textId="7D6F5CCF">
+          <w:p w14:paraId="67E1F2A7" w14:textId="7D6F5CCF" w:rsidR="00F56085" w:rsidRDefault="00F56085" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F56085" w:rsidP="73600F01" w:rsidRDefault="00F56085" w14:paraId="1F35F449" w14:textId="5DF15A60">
+          <w:p w14:paraId="1F35F449" w14:textId="5DF15A60" w:rsidR="00F56085" w:rsidRDefault="00F56085" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F56085" w:rsidP="73600F01" w:rsidRDefault="00F56085" w14:paraId="71BAB347" w14:textId="72F6B006">
+          <w:p w14:paraId="71BAB347" w14:textId="72F6B006" w:rsidR="00F56085" w:rsidRDefault="00F56085" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00036455" w:rsidP="7156DA62" w:rsidRDefault="00036455" w14:paraId="6DE95F01" w14:textId="77777777">
+    <w:p w14:paraId="6DE95F01" w14:textId="77777777" w:rsidR="00036455" w:rsidRDefault="00036455" w:rsidP="7156DA62">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF11F0" w:rsidTr="73600F01" w14:paraId="331492FD" w14:textId="77777777">
+      <w:tr w:rsidR="00BF11F0" w14:paraId="331492FD" w14:textId="77777777" w:rsidTr="73600F01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00BF11F0" w:rsidP="008702D2" w:rsidRDefault="00A51D6E" w14:paraId="096CEEDF" w14:textId="3C37F306">
+          <w:p w14:paraId="096CEEDF" w14:textId="3C37F306" w:rsidR="00BF11F0" w:rsidRDefault="00A51D6E" w:rsidP="008702D2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="73600F01" w:rsidR="00A51D6E">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Du bedes oplyse adressen </w:t>
+            <w:r w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du bedes oplyse adressen hvor </w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="00A51D6E">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="6CDB686E" w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">originale </w:t>
             </w:r>
-            <w:r w:rsidRPr="73600F01" w:rsidR="00A51D6E">
-[...15 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="73600F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dokumenter skal returneres til:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF11F0" w:rsidTr="73600F01" w14:paraId="1FA81268" w14:textId="77777777">
+      <w:tr w:rsidR="00BF11F0" w14:paraId="1FA81268" w14:textId="77777777" w:rsidTr="73600F01">
         <w:trPr>
           <w:trHeight w:val="1325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:noSpellErr="1" w14:paraId="12C604A8" w14:textId="4EE16811">
+          <w:p w14:paraId="12C604A8" w14:textId="4EE16811" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:paraId="0A7EE231" w14:textId="2CFF5427">
+          <w:p w14:paraId="0A7EE231" w14:textId="2CFF5427" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:paraId="30F5143E" w14:textId="2F79D445">
+          <w:p w14:paraId="30F5143E" w14:textId="2F79D445" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:paraId="35AE02FD" w14:textId="28F0FBB3">
+          <w:p w14:paraId="35AE02FD" w14:textId="28F0FBB3" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:paraId="7B495591" w14:textId="39ECA428">
+          <w:p w14:paraId="7B495591" w14:textId="39ECA428" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF11F0" w:rsidP="73600F01" w:rsidRDefault="00BF11F0" w14:paraId="67CC3207" w14:textId="5687442F">
+          <w:p w14:paraId="67CC3207" w14:textId="5687442F" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="73600F01">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF11F0" w:rsidP="008702D2" w:rsidRDefault="00BF11F0" w14:paraId="1DC81382" w14:textId="77777777">
+    <w:p w14:paraId="1DC81382" w14:textId="77777777" w:rsidR="00BF11F0" w:rsidRDefault="00BF11F0" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A51D6E" w:rsidP="008702D2" w:rsidRDefault="00A51D6E" w14:paraId="7517E59E" w14:textId="77777777">
+    <w:p w14:paraId="7517E59E" w14:textId="77777777" w:rsidR="00A51D6E" w:rsidRDefault="00A51D6E" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A51D6E" w:rsidP="008702D2" w:rsidRDefault="00A51D6E" w14:paraId="549752B1" w14:textId="657AAE9D">
+    <w:p w14:paraId="549752B1" w14:textId="657AAE9D" w:rsidR="00A51D6E" w:rsidRDefault="00A51D6E" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Med venlig hilsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51D6E" w:rsidP="008702D2" w:rsidRDefault="00A51D6E" w14:paraId="6FA47E96" w14:textId="5232CBC3">
+    <w:p w14:paraId="6FA47E96" w14:textId="5232CBC3" w:rsidR="00A51D6E" w:rsidRDefault="2E22C947" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73600F01" w:rsidR="2E22C947">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="73600F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1.16-myndigheden]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51D6E" w:rsidP="008702D2" w:rsidRDefault="00A51D6E" w14:paraId="560621D4" w14:textId="77777777">
+    <w:p w14:paraId="560621D4" w14:textId="77777777" w:rsidR="00A51D6E" w:rsidRDefault="00A51D6E" w:rsidP="008702D2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A51D6E">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3767EFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FCE74A2"/>
     <w:lvl w:ilvl="0" w:tplc="D5E8DF00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C7768B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="47AE2FDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DCF4FF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AEA0A638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4F0C0FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1868BB2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="07545D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="14345E54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1170146555">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="54222E11"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="00157AED"/>
     <w:rsid w:val="00254FAD"/>
     <w:rsid w:val="002D759B"/>
     <w:rsid w:val="00494B8E"/>
+    <w:rsid w:val="007560A7"/>
     <w:rsid w:val="00847C2B"/>
     <w:rsid w:val="008702D2"/>
     <w:rsid w:val="008C4852"/>
     <w:rsid w:val="00956D04"/>
     <w:rsid w:val="00A13DAC"/>
     <w:rsid w:val="00A51D6E"/>
+    <w:rsid w:val="00A95821"/>
     <w:rsid w:val="00AF05D9"/>
     <w:rsid w:val="00BF11F0"/>
     <w:rsid w:val="00C202F2"/>
     <w:rsid w:val="00C644FA"/>
+    <w:rsid w:val="00CA418E"/>
+    <w:rsid w:val="00D00D41"/>
     <w:rsid w:val="00E95632"/>
     <w:rsid w:val="00EF154E"/>
     <w:rsid w:val="00F56085"/>
     <w:rsid w:val="00FA1B9F"/>
     <w:rsid w:val="031D14A0"/>
     <w:rsid w:val="0837E7BC"/>
     <w:rsid w:val="09881BF5"/>
     <w:rsid w:val="0BBBF135"/>
     <w:rsid w:val="0E6D382D"/>
     <w:rsid w:val="0EF391F7"/>
     <w:rsid w:val="176D8DBB"/>
     <w:rsid w:val="1CC5E28A"/>
     <w:rsid w:val="21C9A7DA"/>
     <w:rsid w:val="220BA182"/>
     <w:rsid w:val="245E8CFD"/>
     <w:rsid w:val="250C4E47"/>
     <w:rsid w:val="265391DB"/>
     <w:rsid w:val="27D4D5C5"/>
     <w:rsid w:val="289F5D30"/>
     <w:rsid w:val="28FB55E9"/>
     <w:rsid w:val="2A20A11A"/>
     <w:rsid w:val="2BBC717B"/>
     <w:rsid w:val="2D5841DC"/>
     <w:rsid w:val="2E22C947"/>
     <w:rsid w:val="2EED80C7"/>
@@ -1191,133 +1239,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F30AB9E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38ADD135-D08F-4D30-A88B-21464BE5796E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1473,52 +1521,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1585,111 +1633,113 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardskrifttypeiafsnit" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabel-Normal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenoversigt" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00254FAD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2217,62 +2267,93 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B0C373-DE15-49D7-AD53-CC70E0EA07ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b70af0eb-8b1b-4fe5-ba83-cd70ea9b9324"/>
     <ds:schemaRef ds:uri="d0ece208-e177-4be3-aeba-eb438b3543ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>132</Words>
+  <Characters>806</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>937</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heidi Duelund Laulund</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Heidi Duelund Laulund</lastModifiedBy>
-  <revision>19</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DB5C3AF7461D94B879C10E52993ADB4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SetDate">
+    <vt:lpwstr>2026-08-10T08:24:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_SiteId">
+    <vt:lpwstr>791b6229-ec70-46d0-a538-53a2a40ced78</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ActionId">
+    <vt:lpwstr>cd4aaa97-c329-4645-aae7-98e20c69ba80</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ddc4874-d69f-4c94-a5bb-bd973b2fa4bf_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>